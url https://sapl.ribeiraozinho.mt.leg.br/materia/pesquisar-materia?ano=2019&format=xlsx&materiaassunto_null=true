--- v0 (2025-10-11)
+++ v1 (2026-04-20)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t xml:space="preserve">Sandro Candido </t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PEDIDO DE CAPACITAÇÃO, APERFEIÇOAMENTO, TREINAMENTO E CONGÊNERE, AOS SERVIDORES EFETIVOS DA CÂMARA MUNICIPAL DE RIBEIRÃOZINHO, ASSOCIADOS AS RESPECTIVAS ÁREAS DE ATUAÇÃO A SEREM CUSTEADAS PELA PRÓPRIA CÂMARA, RESPEITADA E OBSERVADA A DISPONIBILIDADE FINANCEIRA DA INSTITUIÇÃO.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PEDIDO DE MANUTENÇÃO NOS BANHEIROS DO PRÉDIO DA CÂMARA MUNICIPAL DE RIBEIRÃOZINHO, E AINDA SEPARAR E ESPECIFICAR OS DE USO EXCLUSIVO A MULHERES E OS DESTINADOS AOS HOMENS.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Dispõe sobre pedido de construção de rampa de acesso ao prédio público da câmara Municipal e a todas as suas salas e dependências conforme legislação pertinente quanto a acessibilidade.</t>
   </si>
   <si>
     <t>239</t>
   </si>
@@ -204,168 +204,168 @@
   <si>
     <t>29</t>
   </si>
   <si>
     <t>INDICO EXECUÇÃO DE SERVIÇOS DO CAMINHÃO PIPA.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>INDICO DISPONIBILIZAÇÃO DE VEÍCULO PARA O SETOR DE FISCALIZAÇÃO.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Uidman Carrijo</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/262/indicacao_35-2019_-_vera_uidman.docx</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/262/indicacao_35-2019_-_vera_uidman.docx</t>
   </si>
   <si>
     <t>INDICA A MANUTENÇÃO DAS FAIXAS DE SINALIZAÇÃO NAS RUAS DO MUNICÍPIO, PRINCIPALMENTE PRÓXIMO AS UNIDADES ESCOLARES</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DE LÂMPADAS QUEIMADAS EM POSTES DE ILUMINAÇÃO PÚBLICA E PODA DAS ÁRVORES NO MUNICÍPIOS</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Lucia</t>
   </si>
   <si>
     <t>INDICA A IMPLANTAÇÃO DE UM QUEBRA MOLA NA RUA DOM BOSCO NA ENTRADA DA CIDADE.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AOS MEMBRO DA LIDERANÇA DA EQUIPE DO MOVIMENTO "ARAGUAIA CIDADÃO - RIBEIRÃOZINHO-MT"</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/266/mocao_02.2019_-_carlos_alberto_da_rocha.docx</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/266/mocao_02.2019_-_carlos_alberto_da_rocha.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AOS MEMBROS DA LIDERANÇA DA EQUIPE DO MOVIMENTO "ARAGUAIA CIDADÃO - RIBEIRÃOZINHO-MT"</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t xml:space="preserve">Agostinho </t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/267/mocao_03.2019_-_dra._mariana_carlos_franca.docx</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/267/mocao_03.2019_-_dra._mariana_carlos_franca.docx</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Roselei Alves</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/268/mocao_04.2019_-_dra._tatiane_christina_figueire_BJRFK0F.docx</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/268/mocao_04.2019_-_dra._tatiane_christina_figueire_BJRFK0F.docx</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/269/mocao_05.2019_-_dra._gabrielle_soares_de_lima.docx</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/269/mocao_05.2019_-_dra._gabrielle_soares_de_lima.docx</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/270/mocao_06.2019_-_dr._rodrigo_roberto_curvo.docx</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/270/mocao_06.2019_-_dr._rodrigo_roberto_curvo.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES  ao DR. RODRIGO ROBERTO CURVO MEMBRO DA LIDERANÇA DA EQUIPE DO MOVIMENTO "ARAGUAIA CIDADÃO - RIBEIRÃOZINHO-MT"</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/271/mocao_07.2019_-_dr._marcos_brant_gambier_costa.docx</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/271/mocao_07.2019_-_dr._marcos_brant_gambier_costa.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AOS MEMBROS DA LIDERANÇA Dr. MARCOS BRANT GAMBIER COSTA DA EQUIPE DO MOVIMENTO "ARAGUAIA CIDADÃO - RIBEIRÃOZINHO-MT"</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/272/mocao_08.2019_-_ten._cel._marcelo_audusto_revel_Ed7J1tp.docx</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/272/mocao_08.2019_-_ten._cel._marcelo_audusto_revel_Ed7J1tp.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AOS MEMBROS DA LIDERANÇA TEN. CEL MARCELO AUGUSTO REVELES CARVALHO DA EQUIPE DO MOVIMENTO "ARAGUAIA CIDADÃO - RIBEIRÃOZINHO-MT"</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
     <t>Altera o §2°, do Art. 85 da Lei complementar n° 5/2001, de 10 de maio de 2001, e dá outras providências</t>
   </si>
   <si>
     <t>254</t>
   </si>
@@ -459,141 +459,141 @@
   <si>
     <t>251</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de abertura de Crédito Adicional Especial no orçamento corrente, e inclusão de metas, ações e programas no PPA 2018/2021, e LDO/2019, e dá outras providências</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO CORRENTE, E INCLUSÃO DE METAS, AÇÕES E PROGRAMAS NO PPA 2018/2021, LDO/2019, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/264/projeto_de_lei_700_de_10.06.2019_-_dispoe_sobre__7K7QMHt.doc</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/264/projeto_de_lei_700_de_10.06.2019_-_dispoe_sobre__7K7QMHt.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIA PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO 2020, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/280/projeto_de_lei_702_de_09.10.2019_-_reajuste_pis_3cR2QgJ.docx</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/280/projeto_de_lei_702_de_09.10.2019_-_reajuste_pis_3cR2QgJ.docx</t>
   </si>
   <si>
     <t>dispõe sobre o reequilíbrio de piso salarial do magistério do município de Ribeirãozinho-mt, na forma que dispõe o inciso x, do art. 37 e o § 4º do art 39, ambos da CF. e o art. 1º da lei municipal nº 443/2011, e dá outras providências.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO CORRENTE E INCLUSÃO DE METAS, AÇÕES E PROGRAMAS NO PPA 2018/2021, E LDO/2019, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/278/projeto_de_lei_706_de_19.09.2019_-_abertura_de_c_MX7KqD1.doc</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/278/projeto_de_lei_706_de_19.09.2019_-_abertura_de_c_MX7KqD1.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO CORRENTE. E INCLUSÃO DE METAS, AÇÕES E PROGRAMAS NO PPA 2018/2021, E LDO/2019, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/279/projeto_de_lei_707_de_30.09.2019_-_dispoe_sobre__eqL8WHq.doc</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/279/projeto_de_lei_707_de_30.09.2019_-_dispoe_sobre__eqL8WHq.doc</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE RIBEIRÃOZINHO-MT PARA O EXERCÍCIO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>Institui a Política Municipal de formação e capacitação continuada de mulheres Residentes no município de Ribeirãozinho- MT para o mercado de trabalho</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/281/projeto_de_lei_717_de_04.12.2019_-_dispoe_sobre__QcWLPOG.doc</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/281/projeto_de_lei_717_de_04.12.2019_-_dispoe_sobre__QcWLPOG.doc</t>
   </si>
   <si>
     <t>ALTERA A TÍTULO DE ADEQUAÇÃO E ATUALIZAÇÃO, OS ANEXOS DA LEI MUNICIPAL Nº 668, DE 25 DE JUNHO DE 2019, QUE DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIA - LEO 2020, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/282/projeto_de_lei_718_de_04.12.2019_-_credito_espec_rN772vx.doc</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/282/projeto_de_lei_718_de_04.12.2019_-_credito_espec_rN772vx.doc</t>
   </si>
   <si>
     <t>AUTORIZAÇÃO DE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO CORRENTE, E INCLUSÃO DE METAS, AÇÕES E PROGRAMAS NO PPA 2018/2021 E LDO/209, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/283/projeto_de_lei_718_de_04.12.2019_-_credito_espec_jWcLppR.doc</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/283/projeto_de_lei_718_de_04.12.2019_-_credito_espec_jWcLppR.doc</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>Dispõe sobre a capacitação e a orientação dos servidores das escolas municipais do município de Ribeirãozinho-MT, para a apresentação de primeiros socorros</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO CIDADÃO RIBEIRÃOZENSE AO SR. TEN. CEL. PM. ANTÔNIO GILVANDO DE SOUZA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
@@ -987,68 +987,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/262/indicacao_35-2019_-_vera_uidman.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/266/mocao_02.2019_-_carlos_alberto_da_rocha.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/267/mocao_03.2019_-_dra._mariana_carlos_franca.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/268/mocao_04.2019_-_dra._tatiane_christina_figueire_BJRFK0F.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/269/mocao_05.2019_-_dra._gabrielle_soares_de_lima.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/270/mocao_06.2019_-_dr._rodrigo_roberto_curvo.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/271/mocao_07.2019_-_dr._marcos_brant_gambier_costa.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/272/mocao_08.2019_-_ten._cel._marcelo_audusto_revel_Ed7J1tp.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/264/projeto_de_lei_700_de_10.06.2019_-_dispoe_sobre__7K7QMHt.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/280/projeto_de_lei_702_de_09.10.2019_-_reajuste_pis_3cR2QgJ.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/278/projeto_de_lei_706_de_19.09.2019_-_abertura_de_c_MX7KqD1.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/279/projeto_de_lei_707_de_30.09.2019_-_dispoe_sobre__eqL8WHq.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/281/projeto_de_lei_717_de_04.12.2019_-_dispoe_sobre__QcWLPOG.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/282/projeto_de_lei_718_de_04.12.2019_-_credito_espec_rN772vx.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/283/projeto_de_lei_718_de_04.12.2019_-_credito_espec_jWcLppR.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/262/indicacao_35-2019_-_vera_uidman.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/266/mocao_02.2019_-_carlos_alberto_da_rocha.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/267/mocao_03.2019_-_dra._mariana_carlos_franca.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/268/mocao_04.2019_-_dra._tatiane_christina_figueire_BJRFK0F.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/269/mocao_05.2019_-_dra._gabrielle_soares_de_lima.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/270/mocao_06.2019_-_dr._rodrigo_roberto_curvo.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/271/mocao_07.2019_-_dr._marcos_brant_gambier_costa.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/272/mocao_08.2019_-_ten._cel._marcelo_audusto_revel_Ed7J1tp.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/264/projeto_de_lei_700_de_10.06.2019_-_dispoe_sobre__7K7QMHt.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/280/projeto_de_lei_702_de_09.10.2019_-_reajuste_pis_3cR2QgJ.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/278/projeto_de_lei_706_de_19.09.2019_-_abertura_de_c_MX7KqD1.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/279/projeto_de_lei_707_de_30.09.2019_-_dispoe_sobre__eqL8WHq.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/281/projeto_de_lei_717_de_04.12.2019_-_dispoe_sobre__QcWLPOG.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/282/projeto_de_lei_718_de_04.12.2019_-_credito_espec_rN772vx.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2019/283/projeto_de_lei_718_de_04.12.2019_-_credito_espec_jWcLppR.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="135.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="135" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>