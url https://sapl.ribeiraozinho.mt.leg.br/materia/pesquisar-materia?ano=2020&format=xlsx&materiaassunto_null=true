--- v0 (2025-10-11)
+++ v1 (2026-04-20)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Vonei Cardoso</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Rampa de acessibilidade nas calçadas e nas repartições públicas.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Cleverson</t>
   </si>
   <si>
     <t>Indica iluminação no canteiro central da Avenida Nelson Tubias Fillipin entre o Laticínio Ouro Branco e a rotatória do Auto Posto WS2.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Gilberto</t>
   </si>
@@ -201,141 +201,141 @@
   <si>
     <t>Dispõe sobre pedido de construção de uma praça e playground para crianças, no Bairro Parque Araguaia, entre e Rua Campo Grande e Avenida Nelson Fillipin Tubias.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Dispõe sobre pedido de designação de servidor para cobrar e acompanhar o processo de regularização fundiária de Ribeirãozinho-MT.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2020/285/mocao_01.2020_-_elcione.docx</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2020/285/mocao_01.2020_-_elcione.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AO SENHOR ELCIONE DAVID GOMES EM HOMENAGEM AO DIA DO AUXILIAR DE SERVIÇOS GERAIS.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações ao Senhor Joaquim Tavares Roldão.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações em Homenagem aos Servidores que trabalham na linha de frente no combate ao Covid-19</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t xml:space="preserve">Agostinho </t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2020/286/projeto_de_lei_722_de_03.03.2020_-_denomina_rua__D0Tpuzi.doc</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2020/286/projeto_de_lei_722_de_03.03.2020_-_denomina_rua__D0Tpuzi.doc</t>
   </si>
   <si>
     <t>Denomina Rua Ezequiel Ferreira o logradouro público compreendido entre a Rodovia MT 100 e a avenida Epaminondas Ribeiro no Distrito Colônia Couto Magalhães</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>Amanda Bento</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2020/287/projeto_de_lei_723_de_03.03.2020_-_denomina_rua__dTAvoKl.doc</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2020/287/projeto_de_lei_723_de_03.03.2020_-_denomina_rua__dTAvoKl.doc</t>
   </si>
   <si>
     <t>Denomina como Rua João Taveira o logradouro público compreendido entre a Rodovia MT 100 e a avenida Epaminondas Ribeiro no Distrito Colônia Couto Magalhães</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>Roselei Alves</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2020/288/projeto_de_lei_724_de_03.03.2020_-_denomina_rua__JJMNNSU.doc</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2020/288/projeto_de_lei_724_de_03.03.2020_-_denomina_rua__JJMNNSU.doc</t>
   </si>
   <si>
     <t>Denomina como Rua Osvaldo Bueno de Morais logradouro público no Distrito Colônia Couto Magalhães</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2020/289/projeto_de_lei_725_de_03.03.2020_-_denomina_rua__oYidF5m.doc</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2020/289/projeto_de_lei_725_de_03.03.2020_-_denomina_rua__oYidF5m.doc</t>
   </si>
   <si>
     <t>Denomina como Rua José de Almeida, o logradouro público no Distrito Colônia Couto Magalhães</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2020/290/projeto_de_lei_726_de_03.03.2020_-_denomina_como_IIdCa5l.doc</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2020/290/projeto_de_lei_726_de_03.03.2020_-_denomina_como_IIdCa5l.doc</t>
   </si>
   <si>
     <t>Denomina como Estádio de Futebol Agostinho Carneiro, o campo de Futebol entre as Ruas Santo Antônio e Nossa Senhora D'Abadia nessa cidade de Ribeirãozinho-MT</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>Denomina-se Centro Administrativo Municipal Sebastião Lopes Pessoa - "Gurupi", o Prédio Público localizado entre as Ruas São João esquina com Rua Dr. Mario Correa, Centro, nesta Cidade de Ribeirãozinho-MT</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>Denomina-se Escola Municipal José Belmiro Simões, o Prédio Localizado junto a rua Quinze de Novembro, frente ao setor Jardim dos Ipês, nesta Cidade de Ribeirãozinho-MT</t>
   </si>
   <si>
     <t>293</t>
   </si>
@@ -492,51 +492,51 @@
   <si>
     <t>331</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação da Lei Municipal nº 640/2018 e dá outras providências</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>Dá nova redação ao art. 32 do Regimento Interno da Câmara Municipal de Ribeirãozinho-MT, e inclui os parágrafos 1º; 2º e 3º ao mesmo.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2020/332/projeto_de_lei_751_de_19.11.2020_-_lei_orcamentario_anual_2021.docx</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2020/332/projeto_de_lei_751_de_19.11.2020_-_lei_orcamentario_anual_2021.docx</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a despesa do Município de Ribeirãozinho-MT para o exercício de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de dispositivo da Lei n° 682/2019, que Estima a Receita e Fixa Despesa do Município de Ribeirãozinho-MT, para o Exercício de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de Cidadão RIBEIRÃOZENSE e dá outras providências.</t>
   </si>
@@ -751,51 +751,51 @@
   <si>
     <t>370</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de Cidadão RIBEIRÃOZENSE e dá outras providências. Cidadão Honorário ao Senhor Ronivon Parreira das Neves .</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Requer informações do Poder Executivo sobre o pagamento da RGA – Revisão Geral Anual, do município de Ribeirãozinho.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2020/300/requerimento_n_05-2020_-_vonei.docx</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2020/300/requerimento_n_05-2020_-_vonei.docx</t>
   </si>
   <si>
     <t>Requer informações sobre o aumento do Valor cobrado no IPTU.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>Requer adoção de medidas para a correta identificação das obras de engenharia realizadas pelo Município de Ribeirãozinho - MT.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>“Requer informações sobre despesas da reforma do CRAS-PAIF e Centro de Múltiplo Uso no Município de Ribeirãozinho – MT.”</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>REQUER PRESTAÇÃO DE INFORMAÇÕES SOBRE OS GASTOS DESTA AUGUSTA CASAS DE LEIS RELATIVOS AO PRIMEIRO SEMESTRE DE 2020, ENTRADAS E SAÍDAS</t>
   </si>
   <si>
     <t>320</t>
   </si>
@@ -1155,68 +1155,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2020/285/mocao_01.2020_-_elcione.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2020/286/projeto_de_lei_722_de_03.03.2020_-_denomina_rua__D0Tpuzi.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2020/287/projeto_de_lei_723_de_03.03.2020_-_denomina_rua__dTAvoKl.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2020/288/projeto_de_lei_724_de_03.03.2020_-_denomina_rua__JJMNNSU.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2020/289/projeto_de_lei_725_de_03.03.2020_-_denomina_rua__oYidF5m.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2020/290/projeto_de_lei_726_de_03.03.2020_-_denomina_como_IIdCa5l.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2020/332/projeto_de_lei_751_de_19.11.2020_-_lei_orcamentario_anual_2021.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2020/300/requerimento_n_05-2020_-_vonei.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2020/285/mocao_01.2020_-_elcione.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2020/286/projeto_de_lei_722_de_03.03.2020_-_denomina_rua__D0Tpuzi.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2020/287/projeto_de_lei_723_de_03.03.2020_-_denomina_rua__dTAvoKl.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2020/288/projeto_de_lei_724_de_03.03.2020_-_denomina_rua__JJMNNSU.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2020/289/projeto_de_lei_725_de_03.03.2020_-_denomina_rua__oYidF5m.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2020/290/projeto_de_lei_726_de_03.03.2020_-_denomina_como_IIdCa5l.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2020/332/projeto_de_lei_751_de_19.11.2020_-_lei_orcamentario_anual_2021.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2020/300/requerimento_n_05-2020_-_vonei.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H83"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="52.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="140" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="139.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="231.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>