--- v0 (2025-10-11)
+++ v1 (2026-04-18)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Vonei Cardoso</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Ribeirãozinho-MT a instalação de banos com combreiro na Praça Principal da Cidade.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Uidman Carrijo</t>
   </si>
   <si>
     <t>Indico a Prefeitura Municipal de Ribeirãozinho-MT a instalação de Câmeras de Monitoramento a fim de auxiliar a segurança Pública do Município de Ribeirãoznho-MT</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Frank Dante</t>
   </si>
@@ -189,117 +189,117 @@
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Indica à Prefeitura Municipal de Ribeirãozinho-MT a elaboração de Projeto de Lei que autorize o Poder Executivo Municipal a repassar o incentivo financeiro adicional (pago pelo Ministério da Saúde) aos Agentes Comunitários de Saúde - ACS - e aos Agentes de Combates às Endemias - ACE.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Agostinho Carneiro</t>
   </si>
   <si>
     <t>Indico à Prefeitura Municipal de Ribeirãozinho-MT a construção de área de estacionamento para carretas e caminhões na colônia Couto Magalhães</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/681/indicacao_no_21-2024_-_ver._nubia_calendario_de_prestacao_de_contas.docx</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/681/indicacao_no_21-2024_-_ver._nubia_calendario_de_prestacao_de_contas.docx</t>
   </si>
   <si>
     <t>Indica à Mesa diretora da Câmara Municipal a criação de uma Resolução para o calendário de Prestação de Contas das secrtaarias Municipais de Ribeirãozinh-MT</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/691/mocao_de_aplausos.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/691/mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações ao Sr. BELMIRO FERREIRA NEVES NETO, JAYNE SANTOS BORGES, JOSIENE NAVES CARRIJO, MARCIO PAZ CÂMARA MARCOS VINÍCIUS CARRIJO DE FREITAS, MARCOS VÍTOR NAVES CARRIJO pela conclusão do Curso de Mestrado.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/706/mocao_03.2024.docx</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/706/mocao_03.2024.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações em Homenagem a Sra. Géssica Steffany Parreira Neves Teixeira Konzen em reconhecimento aos serviços prestados ao Município</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito adicional especial por Excesso de arrecadação, dá outras providência.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial por excesso de arrecadação e dá outra providências</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/692/pl_11-24.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/692/pl_11-24.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio do Prefeito, do Vice Prefeito e dos Secretários Municipais, do municipio de Ribeirãozinho-MT, para o quadriênio 2025/2028 e dá outras providências.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/693/pl_12-24.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/693/pl_12-24.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio dos Vereadores da Câmara Municipal de Ribeirãozinho Estado de Mato Grosso, para o Quadriênio 2025/2028 a que se refere o artigo 29, Inciso IV "a" Insiso VII, EC a 29-A, Inciso I da CF.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Denomina-se Unidade de Reabilitação GEYCE LORRANA PARREIRA NEVES TEIXEIRA, o Prédio localizado na rua Couto Magalhães, centro, nesta cidade de Ribeirãozinho-MT e dá outras providências.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Denomina-se nomes à estabelecimentos públicos localizados nesse município de Ribeirãozinho-MT e da outras providências.</t>
   </si>
   <si>
     <t>711</t>
   </si>
@@ -324,384 +324,384 @@
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial por superavit financeiro, dá outras providências</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar por Excesso de arrecadação verificado no exercício financeiro de 2023 e da outras providencias.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/668/889_-_p._aprovacao.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/668/889_-_p._aprovacao.pdf</t>
   </si>
   <si>
     <t>Estabelece critérios para cessão, permissão ou autorização para uso de casas populares às familias de baixa renda no destrito colonia couto magalhaes e dá outras providências.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/671/projeto_de_lei_891.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/671/projeto_de_lei_891.pdf</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/672/projeto_de_lei_892.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/672/projeto_de_lei_892.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial por excesso de arrecadação, dá outras providências.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/673/projeto_de_lei_893.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/673/projeto_de_lei_893.pdf</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/674/projeto_de_lei_894.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/674/projeto_de_lei_894.pdf</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/675/projeto_de_lei_895.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/675/projeto_de_lei_895.pdf</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/676/projeto_de_lei_896.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/676/projeto_de_lei_896.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial por Excesso de Arrecadação, dá outras providências.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/677/projeto_de_lei_897.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/677/projeto_de_lei_897.pdf</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/678/projeto_de_lei_898.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/678/projeto_de_lei_898.pdf</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/679/projeto_de_lei_899.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/679/projeto_de_lei_899.pdf</t>
   </si>
   <si>
     <t>Institui e regulamenta o Plano Municipal de Cultura no Munícipio de Ribeirãozinho, Estado de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para elaboração e execução da Lei do Orçamento para o Exercício 2025, e dá outras providencias</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>Autoriza o reajuste de 3,34% (três inteiros e trinta e quatro centésimos por cento) aos servidores efetivos do poder executivo municipal para o exercício de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>Autoriza o reajuste de 3,60 (três inteiros e sessenta centésimos por cento) aos profissionais do Magistério da Educação, básica pública do Município de Ribeirãozinho-MT para o exercício de 2024</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/688/projeto_de_lei_907-_emenda_saude_juarez_costa.docx</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/688/projeto_de_lei_907-_emenda_saude_juarez_costa.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR EXCESSO DE ARRECADAÇÃO, DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/689/projeto_de_lei_908-_emenda_saude_dilmar_dal_bosco.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/689/projeto_de_lei_908-_emenda_saude_dilmar_dal_bosco.pdf</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/690/projeto_de_lei_909_-_superavit_financeiro_exercicio_anterior.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/690/projeto_de_lei_909_-_superavit_financeiro_exercicio_anterior.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR SUPERAVIT FINANCEIRO, NA ESTRUTURA DA LEI N.º845/2023 - LEI ORÇAMENTARIA ANUAL DO MUNICIPIO DO EXERCICIO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar por Excesso de arrecadação verificado no exercício financeiro de 2024 e dá outras providencias.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>Dá denominação a nova Sede do Prédio Público da Secretaria Municipal de Viação e Obras e dá outras providências.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/696/projeto_de_lei_alteracoes_844.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/696/projeto_de_lei_alteracoes_844.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº. 844/2024, DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/698/projeto_de_lei_913_casas_colonia_2.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/698/projeto_de_lei_913_casas_colonia_2.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI MUNICIPAL Nº. 855, DE 26 DE MARÇO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/699/projeto_de_lei_914_desapropriacao_colonia.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/699/projeto_de_lei_914_desapropriacao_colonia.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DESAPROPRIAÇÃO DE ÁREAS DE TERRAS LOCALIZADAS NO DISTRITO COLÔNIA COUTO MAGALHÃES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/700/projeto_de_lei_915_fundo_e_conselho_municipal_de_habitacao.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/700/projeto_de_lei_915_fundo_e_conselho_municipal_de_habitacao.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DA HABITAÇÃO DE INTERESSE SOCIAL DE RIBEIRÃOZINHO E O INSTITUI O FUNDO MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL DE RIBEIRÃOZINHO.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>Ronivon P. das Neves</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de ruas e avenida, e dá outras providências.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/703/projeto_de_lei_917_denominacao_cemiterio_colonia.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/703/projeto_de_lei_917_denominacao_cemiterio_colonia.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DO CEMITÉRIO LOCALIZADO PRÓXIMO AO DISTRITO DA COLÔNIA COUTO MAGALHÃES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Ribeirãozinho, Estado Mato Grosso para o exercício de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/709/projeto_de_lei_fmt.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/709/projeto_de_lei_fmt.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal de Transportes (FMT), junto à Secretaria de Secretaria Municipal de Viação e Obras e dá outras providências”.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/653/projeto_resolucao__-_01-2024-eaj-subsidios.doc</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/653/projeto_resolucao__-_01-2024-eaj-subsidios.doc</t>
   </si>
   <si>
     <t>Regulamenta o subsídio dos Vereadores e da Presidente da Câmara Municipal de Ribeirãozinho/MT, nos termos da Lei Municipal nº. 744/2020 de 28/09/2020 e dá outras providências</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/654/projeto_resolucao_-_02-2024_-_resolucao_rga_servidores.doc</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/654/projeto_resolucao_-_02-2024_-_resolucao_rga_servidores.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização da Revisão Geral Anual aos Servidores da Câmara Municipal nos Termos da Legislação Municipal e dá outras providências</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>UNIÃO BRASIL</t>
   </si>
   <si>
     <t>Requer informação sobre a lista dos contemplados a receber casa popular.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/702/oficio_camara_encaminha_leis_2024_3.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/702/oficio_camara_encaminha_leis_2024_3.pdf</t>
   </si>
   <si>
     <t>Encaminha Leis Sancionadas.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/704/oficio_201_camara_encaminha_lei_884.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/704/oficio_201_camara_encaminha_lei_884.pdf</t>
   </si>
   <si>
     <t>Lei 884/2024 - Oficio 201/2024</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/705/lei_884-2024.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/705/lei_884-2024.pdf</t>
   </si>
   <si>
     <t>Lei 884/2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1008,68 +1008,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/681/indicacao_no_21-2024_-_ver._nubia_calendario_de_prestacao_de_contas.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/691/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/706/mocao_03.2024.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/692/pl_11-24.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/693/pl_12-24.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/668/889_-_p._aprovacao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/671/projeto_de_lei_891.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/672/projeto_de_lei_892.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/673/projeto_de_lei_893.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/674/projeto_de_lei_894.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/675/projeto_de_lei_895.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/676/projeto_de_lei_896.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/677/projeto_de_lei_897.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/678/projeto_de_lei_898.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/679/projeto_de_lei_899.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/688/projeto_de_lei_907-_emenda_saude_juarez_costa.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/689/projeto_de_lei_908-_emenda_saude_dilmar_dal_bosco.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/690/projeto_de_lei_909_-_superavit_financeiro_exercicio_anterior.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/696/projeto_de_lei_alteracoes_844.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/698/projeto_de_lei_913_casas_colonia_2.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/699/projeto_de_lei_914_desapropriacao_colonia.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/700/projeto_de_lei_915_fundo_e_conselho_municipal_de_habitacao.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/703/projeto_de_lei_917_denominacao_cemiterio_colonia.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/709/projeto_de_lei_fmt.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/653/projeto_resolucao__-_01-2024-eaj-subsidios.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/654/projeto_resolucao_-_02-2024_-_resolucao_rga_servidores.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/702/oficio_camara_encaminha_leis_2024_3.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/704/oficio_201_camara_encaminha_lei_884.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/705/lei_884-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/681/indicacao_no_21-2024_-_ver._nubia_calendario_de_prestacao_de_contas.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/691/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/706/mocao_03.2024.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/692/pl_11-24.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/693/pl_12-24.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/668/889_-_p._aprovacao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/671/projeto_de_lei_891.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/672/projeto_de_lei_892.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/673/projeto_de_lei_893.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/674/projeto_de_lei_894.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/675/projeto_de_lei_895.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/676/projeto_de_lei_896.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/677/projeto_de_lei_897.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/678/projeto_de_lei_898.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/679/projeto_de_lei_899.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/688/projeto_de_lei_907-_emenda_saude_juarez_costa.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/689/projeto_de_lei_908-_emenda_saude_dilmar_dal_bosco.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/690/projeto_de_lei_909_-_superavit_financeiro_exercicio_anterior.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/696/projeto_de_lei_alteracoes_844.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/698/projeto_de_lei_913_casas_colonia_2.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/699/projeto_de_lei_914_desapropriacao_colonia.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/700/projeto_de_lei_915_fundo_e_conselho_municipal_de_habitacao.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/703/projeto_de_lei_917_denominacao_cemiterio_colonia.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/709/projeto_de_lei_fmt.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/653/projeto_resolucao__-_01-2024-eaj-subsidios.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/654/projeto_resolucao_-_02-2024_-_resolucao_rga_servidores.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/702/oficio_camara_encaminha_leis_2024_3.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/704/oficio_201_camara_encaminha_lei_884.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2024/705/lei_884-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="145.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="144.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>