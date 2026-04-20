--- v2 (2026-01-17)
+++ v3 (2026-04-20)
@@ -54,1579 +54,1579 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Corivaldo Amaro</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/722/indicacao_n_01-2025_-_ver._corivaldo_amaro.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/722/indicacao_n_01-2025_-_ver._corivaldo_amaro.pdf</t>
   </si>
   <si>
     <t>Indico à Prefeitura Municipal A restauração e reinstalação das placas das primeiras obras do município.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/723/indicacao_n_02-2025_-_ver._corivaldo_amaro.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/723/indicacao_n_02-2025_-_ver._corivaldo_amaro.pdf</t>
   </si>
   <si>
     <t>Indico à Prefeitura Municipal a revisão da história do Município a fim de ser divulgado</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/724/indicacao_n_03-2025_-_ver._corivaldo_amaro.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/724/indicacao_n_03-2025_-_ver._corivaldo_amaro.pdf</t>
   </si>
   <si>
     <t>Indico à Prefeitura Municipal instalação de lixeiras comunitárias nas entradas da cidade</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/725/indicacao_n_04-2025_-_ver._corivaldo_amaro.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/725/indicacao_n_04-2025_-_ver._corivaldo_amaro.pdf</t>
   </si>
   <si>
     <t>Indica-se a Prefeitura Municipal realize um estudo técnico para viabilizar o fluxo do transito em frente a escola Pequeno Polegar</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/731/indicacao_n_06-2025_-_ver._corivaldo_amar.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/731/indicacao_n_06-2025_-_ver._corivaldo_amar.pdf</t>
   </si>
   <si>
     <t>Indico à Prefeitura Municipal a instalação de quebra-molas em algumas das ruas e também o rebaixamento dos que foram construídos despadronizados</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Gilberto</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/732/indicacao_n_07-2025_-_ver._yccaro_moura.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/732/indicacao_n_07-2025_-_ver._yccaro_moura.pdf</t>
   </si>
   <si>
     <t>Indico à Prefeitura Municipal a instalação de câmeras de segurança em lugares estratégicos na cidade</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>YCCARO MOURA</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/733/indicacao_n_08-2025_-_ver._yccaro_moura_e_gilberto.docx</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/733/indicacao_n_08-2025_-_ver._yccaro_moura_e_gilberto.docx</t>
   </si>
   <si>
     <t>Solicitação de asfaltamento do trecho entre a cidade de Ribeirãozinho e a ponte que faz divisa com o município de Doverlância, na MT-463.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Gilberto, YCCARO MOURA</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/735/indicacao_n_09-2025_-_ver._yccaro_moura_e_gilberto.docx</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/735/indicacao_n_09-2025_-_ver._yccaro_moura_e_gilberto.docx</t>
   </si>
   <si>
     <t>Solicitação de instalação de iluminação pública no trecho entre a cidade de Ribeirãozinho e o Cemitério Municipal, localizado na MT-463.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/736/indicacao_n_10-2025_-_ver._yccaro_moura_e_gilberto.docx</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/736/indicacao_n_10-2025_-_ver._yccaro_moura_e_gilberto.docx</t>
   </si>
   <si>
     <t>Solicitação de construção de um Portal de Boas-Vindas na entrada da cidade de Ribeirãozinho.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/737/indicacao_n_11-2025_-_ver._yccaro_moura_e_gilberto.docx</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/737/indicacao_n_11-2025_-_ver._yccaro_moura_e_gilberto.docx</t>
   </si>
   <si>
     <t>Solicitação de iluminação pública do trevo até a entrada da cidade de Ribeirãozinho</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Gilberto &amp; Yccaro</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a construção de calçadas na cidade de Ribeirãozinho e no distrito de Colônia Couto Magalhães</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal o retorno das obras das casas populares do programa Ser Familia</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a retomada do asfaltamento nas ruas do município de Ribeirãozinho</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Adauto Ribeiro, Corivaldo Amaro</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/743/indicacao_n_015_-2025_ver._corivaldo_amaro_e_adauto_ribeiro.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/743/indicacao_n_015_-2025_ver._corivaldo_amaro_e_adauto_ribeiro.pdf</t>
   </si>
   <si>
     <t>Indicação para a criação de Política Municipal de Bem- Estar e Proteção Animal no Município de Ribeirãozinho.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/744/indicacao_n_016_-2025_ver._corivaldo_e_adauto.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/744/indicacao_n_016_-2025_ver._corivaldo_e_adauto.pdf</t>
   </si>
   <si>
     <t>Indicamos à Prefeitura Municipal, colocação de mata-burros em estradas vicinais, entradas de fazendas beneficiadas com transporte escolar e em propriedades da Agricultura Familiar.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/745/indicacao_n_017_-2025_ver._corivaldo_e_adauto.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/745/indicacao_n_017_-2025_ver._corivaldo_e_adauto.pdf</t>
   </si>
   <si>
     <t>Indicação para a aquisição de um Ônibus para atender as necessidades dos idosos e atletas do município de Ribeirãozinho.”</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/746/indicacao_n_018_-2025_ver._yccaro_e_gilberto.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/746/indicacao_n_018_-2025_ver._yccaro_e_gilberto.pdf</t>
   </si>
   <si>
     <t>Construção de pista de caminhada paralela à Rodovia 463, entre a rodovia e as árvores.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Uidman Carrijo</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/747/indicacao_n_019_-2025_ver._uidman_carrijo.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/747/indicacao_n_019_-2025_ver._uidman_carrijo.pdf</t>
   </si>
   <si>
     <t>Indicação para Reforma do Centro Poliesportivo Edi Robson Barbosa</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/748/indicacao_n_020_-2025_ver._uidman_carrijo.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/748/indicacao_n_020_-2025_ver._uidman_carrijo.pdf</t>
   </si>
   <si>
     <t>Indicação de um Tanque Batismal para as Igrejas em Local Público</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/749/indicacao_n_021_-2025_ver._corivaldo_e_adauto.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/749/indicacao_n_021_-2025_ver._corivaldo_e_adauto.pdf</t>
   </si>
   <si>
     <t>Indicação de Colocação de Toldos Flexíveis na Capela Mortuária</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/750/indicacao_n_022-2025_ver._corivaldo_amaro_e_adauto_ribeiro.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/750/indicacao_n_022-2025_ver._corivaldo_amaro_e_adauto_ribeiro.pdf</t>
   </si>
   <si>
     <t>Indicamos a Construção de Apartamento na Capela Mortuária.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/751/indicacao_n_23-2025_-_ver._yccaro_moura_e_gilberto.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/751/indicacao_n_23-2025_-_ver._yccaro_moura_e_gilberto.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO PARA A CONSTRUÇÃO DE BANHEIROS PÚBLICOS NA PRAÇA DA MATRIZ DE RIBEIRÃOZINHO</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/752/indicacao_n_24-2025_-_ver._yccaro_moura_e_gilberto.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/752/indicacao_n_24-2025_-_ver._yccaro_moura_e_gilberto.pdf</t>
   </si>
   <si>
     <t>Indicação para Manutenção das Estradas Vicinais do Município de Ribeirãozinho.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/753/indicacao_n_25-2025_-_ver._yccaro_moura_e_gilberto.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/753/indicacao_n_25-2025_-_ver._yccaro_moura_e_gilberto.pdf</t>
   </si>
   <si>
     <t>Indicação para a Resolução do Bueiro na Grota do Peixe - Município de Ribeirãozinho</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>YCCARO MOURA, Gilberto</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/755/ficha_de_votacao_indicacao_12-_gilberto_davi_e_yccaro_moura.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/755/ficha_de_votacao_indicacao_12-_gilberto_davi_e_yccaro_moura.pdf</t>
   </si>
   <si>
     <t>Indica à Prefeitura Municipal, a construção de calçadas na cidade de Ribeirãozinho e no distrito de colônia Couto Magalhães.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/759/indicacao_n_028-2025_ver._uidman_carrijo.docx</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/759/indicacao_n_028-2025_ver._uidman_carrijo.docx</t>
   </si>
   <si>
     <t>Indicação para construção de quebra-molas na entrada da cidade</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/760/indicacao_n_029-2025_ver._uidman_carrijo.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/760/indicacao_n_029-2025_ver._uidman_carrijo.pdf</t>
   </si>
   <si>
     <t>Indicação para a construção de novos banheiros e reforma dos existentes no Centro de Eventos Paulo Bernardo Câmara</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/761/indicacao_n_27_-2025_ver._gilberto_davi_e_yccaro_moura.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/761/indicacao_n_27_-2025_ver._gilberto_davi_e_yccaro_moura.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja feito mutirão de cirurgia de cataratas no municipio de Ribeirãozinho-MT</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Indicamos a construção de uma concha acústica na praça central de Ribeirãozinho-MT</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Neide Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/763/indicacao_n_30-2025_-_vereadoras_amandaneide_e_kenia.docx</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/763/indicacao_n_30-2025_-_vereadoras_amandaneide_e_kenia.docx</t>
   </si>
   <si>
     <t>Indicamos instalação de bebedouros no centro de eventos Paulo Bernardo Câmara</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/766/indicacao_n_32-2025_ver._uidman_carrijo.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/766/indicacao_n_32-2025_ver._uidman_carrijo.pdf</t>
   </si>
   <si>
     <t>Indicação ao Excelentíssimo Senhor Prefeito Municipal que providencie a organização da recém-construída quadra de beach tênis localizada no Parque Araguaia</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/767/indicacao_n_33-2025_ver._uidman_carrijo.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/767/indicacao_n_33-2025_ver._uidman_carrijo.pdf</t>
   </si>
   <si>
     <t>Indicação ao Excelentíssimo Senhor Prefeito Municipal que sejam tomadas as providências necessárias para a melhoria do acesso à praça do Setor João de Barro</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/768/indicacao_n_34_-2025_ver._corivaldo_amaro.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/768/indicacao_n_34_-2025_ver._corivaldo_amaro.pdf</t>
   </si>
   <si>
     <t>Indico à Prefeitura Municipal o corte de quatro serras e a adequação da estrada vicinal Via Grota do Peixe”</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/769/indicacao_n_35_-2025_ver._gilberto_davi_e_yccaro_moura.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/769/indicacao_n_35_-2025_ver._gilberto_davi_e_yccaro_moura.pdf</t>
   </si>
   <si>
     <t>Indicamos à Prefeitura Municipal, a instalação de placas de sinalização de trânsito, ao longo do trecho entre Ribeirãozinho e a Colônia Couto Magalhães.”</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/771/indicacao_n_36_-2025_ver._gilberto_davi_e_yccaro_moura.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/771/indicacao_n_36_-2025_ver._gilberto_davi_e_yccaro_moura.pdf</t>
   </si>
   <si>
     <t>Criação de projeto de reciclagem com campanha de conciêntização sobre a separação do lixo</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/772/indicacao_n_37_-2025_ver._gilberto_davi_e_yccaro_moura.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/772/indicacao_n_37_-2025_ver._gilberto_davi_e_yccaro_moura.pdf</t>
   </si>
   <si>
     <t>Que se crie um espaço adequado, para a instalação de vendedores ambulantes que passam por nossa cidade com barracas e estruturas temporarias</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>kênia Simões</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/773/indicacao_n_38-2025_-_vereadora_kenia_simoes.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/773/indicacao_n_38-2025_-_vereadora_kenia_simoes.pdf</t>
   </si>
   <si>
     <t>A reimplantação de autoescola no municipio de Ribeirãozinho-MT</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/774/indicacao_n_39-2025_-_ver._uidman.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/774/indicacao_n_39-2025_-_ver._uidman.pdf</t>
   </si>
   <si>
     <t>Indica à Prefeitura Municipal de Ribeirãozinho-MT a dar folga aos funcionários no dia do aniversário.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/775/indicacao_n_40-2025_ver._uidman_carrijo.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/775/indicacao_n_40-2025_ver._uidman_carrijo.pdf</t>
   </si>
   <si>
     <t>Indicação ao excelentíssimo Senhor Prefeito Municípal, curso de operação de drone agrícola no municipio de Ribeirãozinho-MT</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Amanda Bento</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/778/indicacao_n_41-2025_-_vereadora_amanda_bento_rga.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/778/indicacao_n_41-2025_-_vereadora_amanda_bento_rga.pdf</t>
   </si>
   <si>
     <t>Indico: Ao Excelentíssimo Senhor Prefeito Municipal de Ribeirãozinho – MT, que sejam tomadas as providências necessárias para a efetivação do pagamento do Reajuste Geral Anual (RGA) aos servidores públicos municipais.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/781/indicacao_n_42-2025_-_ver._uidman.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/781/indicacao_n_42-2025_-_ver._uidman.pdf</t>
   </si>
   <si>
     <t>Indica: à Prefeitura Municipal de Ribeirãozinho-MT a operação tapa-buracos na rodovia MT-463, no trecho entre Ribeirãozinho e o trevo.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/784/indicacao_n_43_-2025_ver._corivaldo_amaro.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/784/indicacao_n_43_-2025_ver._corivaldo_amaro.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a realização de limpeza e manutenção das redes de esgoto no município de Ribeirãozinho-MT.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/785/indicacao_n_44_-2025_ver._corivaldo_amaro.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/785/indicacao_n_44_-2025_ver._corivaldo_amaro.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a adequação e reestruturação do espaço destinado à prática de beach tênis, bem como a construção de uma nova quadra ao lado da já existente.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/786/indicacao_n_45-2025_-_vereadora_amanda_bento.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/786/indicacao_n_45-2025_-_vereadora_amanda_bento.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal de Ribeirãozinho-MT que viabilize o retorno do projeto “Mulheres que Inspiram”, anteriormente executado pela Secretaria Municipal de Cultura.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/787/indicacao_n_46-2025_-_vereadora_amanda_bento.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/787/indicacao_n_46-2025_-_vereadora_amanda_bento.pdf</t>
   </si>
   <si>
     <t>Indica: Ao Excelentíssimo Senhor Prefeito Municipal de Ribeirãozinho – MT, que sejam realizados reparos nas redes de iluminação pública do município.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/789/indicacao_n_47-2025_-_vereadora_amanda_bento.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/789/indicacao_n_47-2025_-_vereadora_amanda_bento.pdf</t>
   </si>
   <si>
     <t>Instalação de câmeras de segurança na entrada do município – Programa "Vigia Mais.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/793/ind._48-2025_esc20250610162612.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/793/ind._48-2025_esc20250610162612.pdf</t>
   </si>
   <si>
     <t>Indicação ao Excelentíssimo Senhor Prefeito Municipal, que sejam feitas as adequações necessárias na quadra de Beach Tennis Yago B. Ribeiro.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/798/indicacao_49-2025_yccaro_moura_e_gilberto_davi.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/798/indicacao_49-2025_yccaro_moura_e_gilberto_davi.pdf</t>
   </si>
   <si>
     <t>Indica a Realização de desparasitação no ambiente escolar da Escola Estadual e Municipal.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/799/indicacao_50-2025_-_yccaro_moreira_moura.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/799/indicacao_50-2025_-_yccaro_moreira_moura.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a instalação de redutores de velocidade (tartarugas) nas Ruas Dom Pedro I e Couto Magalhães.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/800/indicacao_51-2025_-_yccaro_moreira_moura.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/800/indicacao_51-2025_-_yccaro_moreira_moura.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a melhoria da iluminação da quadra de Beach Tênnis do município.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/801/indicacao_n_52-2025_ver._uidman_carrijo.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/801/indicacao_n_52-2025_ver._uidman_carrijo.pdf</t>
   </si>
   <si>
     <t>Instalação de lixeiras ou containers tipo begues no trevo da cidade</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/813/indicacao_n_53-2025_ver._uidman_carrijo_correto.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/813/indicacao_n_53-2025_ver._uidman_carrijo_correto.pdf</t>
   </si>
   <si>
     <t>Indico a ligação da rede de energia elétrica e de água dos novos setores do município</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/814/indicacao_n_54-2025_ver._gilberto_davi_e_yccaro_moura.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/814/indicacao_n_54-2025_ver._gilberto_davi_e_yccaro_moura.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de bebedouro na quadra da comunidade da Colônia Couto Magalhães</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/815/indicacao_55-2025_kenia_soares_simoes_-_indica_melhoria_diaria_saude.docx</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/815/indicacao_55-2025_kenia_soares_simoes_-_indica_melhoria_diaria_saude.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a revisão dos valores das diárias concedidas aos motoristas da Secretaria Municipal de Saúde que realizam viagens de longas distâncias, como para Cuiabá-MT, de modo a adequar a compensação à realidade da carga de trabalho desempenhada.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/817/indic_esc_56_202520250910140927.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/817/indic_esc_56_202520250910140927.pdf</t>
   </si>
   <si>
     <t>Promoção do turismo do Municipio de Ribeirãozinho-MT por meio de campanhas de divulgação digital</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/828/indicacao_57-2025_uidman25092025.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/828/indicacao_57-2025_uidman25092025.pdf</t>
   </si>
   <si>
     <t>Indica a Prefeitura Municipal de Ribeirãozinho-MT que realize a revitalização da pista de caminhada da Avenida Nelson Filipin Tubias</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/829/indicacao_n_58-2025_-_vereadora_amanda_bento.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/829/indicacao_n_58-2025_-_vereadora_amanda_bento.pdf</t>
   </si>
   <si>
     <t>instalação e manutenção de sinalização horizontal e vertical nas vagas de estacionamento destinadas a idosos e pessoas com deficiência</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Recolocação das placas que identificam as obras públicas, contendo as datas de inauguração e os nomes dos gestores.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/834/indicacao_n_60-2025_ver._uidman_carrijo_correto.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/834/indicacao_n_60-2025_ver._uidman_carrijo_correto.pdf</t>
   </si>
   <si>
     <t>A melhoria  das rampas de acessibilidade e colocação de toldos na unidade de reabilitação renascer.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/835/indicacao_n_61-2025_ver._uidman_carrijo_e_corivaldo_correta.docx</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/835/indicacao_n_61-2025_ver._uidman_carrijo_e_corivaldo_correta.docx</t>
   </si>
   <si>
     <t>Prêmio de Valorização dos Profissionais da Educação do Município de Ribeirãozinho/MT”</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/836/indicacao_n_62-2025_ver._yccaro_e_corivaldo.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/836/indicacao_n_62-2025_ver._yccaro_e_corivaldo.pdf</t>
   </si>
   <si>
     <t>Prêmio de Valorização dos Profissionais da Limpeza Pública do Município de Ribeirãozinho/MT</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/837/indicacao_n_63-2025_ver._uidman_carrijo.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/837/indicacao_n_63-2025_ver._uidman_carrijo.pdf</t>
   </si>
   <si>
     <t>A criação de um Ecoponto Municipal para descarte de pneus inservíveis no Município de Ribeirãozinho–MT</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/841/indicacao_n_64-2025_-_ver._uidman.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/841/indicacao_n_64-2025_-_ver._uidman.pdf</t>
   </si>
   <si>
     <t>Aquisição de uma máquina perfuratriz de asfalto e uma compactadora para ver a base do asfalto</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/842/indicacao_n_65_-2025_ver._corivaldo_amaro.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/842/indicacao_n_65_-2025_ver._corivaldo_amaro.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a construção de um espaço sensorial no município de Ribeirãozinho-MT</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/843/indicacao_n_66_-2025_ver._corivaldo_amaro.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/843/indicacao_n_66_-2025_ver._corivaldo_amaro.pdf</t>
   </si>
   <si>
     <t>Criação de verba indenizatória para os cargos de Diretoria da Prefeitura Municipal de Ribeirãozinho-MT</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/844/indicacao_n_67_-2025_ver._corivaldo_amaro.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/844/indicacao_n_67_-2025_ver._corivaldo_amaro.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal a instalação de internet via Starlink e câmeras de segurança nos ônibus da Educação e nas ambulâncias do Município de Ribeirãozinho-MT</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/845/indicacao_n_68-2025_ver._gilberto_davi_e_yccaro_moura.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/845/indicacao_n_68-2025_ver._gilberto_davi_e_yccaro_moura.pdf</t>
   </si>
   <si>
     <t>Ao Poder Executivo Municipal a instalação das bandeiras do Brasil, do Estado de Mato Grosso e do Município de Ribeirãozinho-MT no trevo de acesso à cidade</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/846/indicacao_n_69-2025_ver._gilberto_davi_e_yccaro_moura.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/846/indicacao_n_69-2025_ver._gilberto_davi_e_yccaro_moura.pdf</t>
   </si>
   <si>
     <t>Indica Ao Poder Executivo Municipal que coloque em funcionamento a quadra de Beach Tennis localizada no Parque Araguaia, em Ribeirãozinho-MT</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/850/indicacao_70-2025_kenia_soares_simoes.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/850/indicacao_70-2025_kenia_soares_simoes.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a instalação de aparelhos de ar-condicionado nas salas de despedidas dos cemitérios do Município de Ribeirãozinho – MT</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Adauto Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/851/indicacao_n_71-2025_ver._adauto_ribeiro.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/851/indicacao_n_71-2025_ver._adauto_ribeiro.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que seja instalada uma placa de proibição de conversão à esquerda no canteiro próximo ao Posto WS1, e placas de proibido estacionar ao longo do trecho da pista dupla de entrada da cidade de Ribeirãozinho-MT</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/853/indicacao_n_72-2025_-_ver._uidman.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/853/indicacao_n_72-2025_-_ver._uidman.pdf</t>
   </si>
   <si>
     <t>Indica a extenção da pista de caminhada da avenida Nelson Filipin Tubias, juntamente com a arborização do trecho e a construção de uma academia ao ar livre</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/857/indicacao_n_73-2025_ver._yccaro_e_gilberto.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/857/indicacao_n_73-2025_ver._yccaro_e_gilberto.pdf</t>
   </si>
   <si>
     <t>Indica manutenção nas lâmpadas e postes de iluminação pública do Distrito de Colônia Couto Magalhães.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/858/indicacao_n_74-2025_-_ver._yccaro_moura.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/858/indicacao_n_74-2025_-_ver._yccaro_moura.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que providencie a instalação de lixeiras externas destinadas aos cidadãos em situação de vulnerabilidade socioeconômica.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/859/indicacao_n_75-2025_ver._uidman_carrijo.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/859/indicacao_n_75-2025_ver._uidman_carrijo.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que providencie a identificação visual obrigatória em todos os veículos oficiais pertencentes ao Município de Ribeirãozinho-MT e dá outras providências.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/764/mocao_de_aplausos_01-2025-_pastor_kesller_gomes.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/764/mocao_de_aplausos_01-2025-_pastor_kesller_gomes.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos e congratulações ao Pastor Kesller Gomes, pelos trabalhos prestados ao municipio de Ribeirãozinho-MT</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>Moção de Aplausos como forma de reconhecimento público a Subtenente Ana Paula Rodrigues Azevedo, comandante do Núcleo de Polícia Militar de Ribeirãozinho, pelos relevantes serviços prestados á segurança pública e á comunidade local</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>Moção de Aplausos como forma de reconhecimento público a 3º Sargento PM Raythamy Bunes de Deus, pelos relevantes serviços prestados á segurança pública e á comunidade local</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/811/mocao_de_apoio_01-202520250812091716.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/811/mocao_de_apoio_01-202520250812091716.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO Nº 01-2025 QUE VISA IMPEDIR QUE O ABORTO SEJA RECONHECIDO COMO DIREITO, SEM PREVISÃO DE LIMITE DE TEMPO GESTACIONAL,DURANTE TODOS OS NOVE MESES DE GRAVIDEZ, ATÉ O MOMENTO DO PARTO.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/823/mocao_de_no_04-2025_nelio_carrijo.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/823/mocao_de_no_04-2025_nelio_carrijo.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Sr. Nélio Silva Carrijo, em reconhecimento à sua trajetória dedicada ao turismo sustentável, à preservação ambiental e à valorização cultural de Ribeirãozinho-MT.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/838/mocao_de_no_05-2025_marcio_camara.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/838/mocao_de_no_05-2025_marcio_camara.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos e congratulações ao Sr. Márcio Paz Câmara, em reconhecimento aos seus esforços, conquistas e pela valiosa contribuição em levar o nome de Ribeirãozinho–MT ao destaque nacional</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/839/mocao_de_no_06-2025_joao_delfino.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/839/mocao_de_no_06-2025_joao_delfino.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Sr. João Delfino de Sousa, em reconhecimento à sua trajetória dedicação pelos serviços prestados como Contador da Câmara de Ribeirãozinho-MT</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/847/mocao_de_no_08-2025_marleninha_cor.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/847/mocao_de_no_08-2025_marleninha_cor.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos à Sra. Marlene Francisca da Silva, em reconhecimento à sua dedicação, exemplo de vida e relevante contribuição à educação e à comunidade de Ribeirãozinho – MT</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/848/mocao_de_n_09-2025_aplausos_leiturinha_vai.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/848/mocao_de_n_09-2025_aplausos_leiturinha_vai.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos e congratulações à Secretaria Municipal de Educação de Ribeirãozinho–MT, sob a liderança do Sr. Josemar Evangelista de Souza, pela idealização e execução do projeto Leiturinha Vai, Leiturinha Vem, instituído pela Portaria nº 531/2025/SME, que incentiva a leitura, valoriza a cultura e fortalece o vínculo entre escola e comunidade</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/827/plc_estrutua_adm_rbz.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/827/plc_estrutua_adm_rbz.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE RIBEIRÃOZINHO – MT, ESTABELECE NORMAS GERAIS DE ORGANIZAÇÃO,_x000D_
 ATRIBUIÇÕES DOS ÓRGÃOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/830/projeto_de_lei_no_002-2025_-_cod._ambiental_rbz.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/830/projeto_de_lei_no_002-2025_-_cod._ambiental_rbz.pdf</t>
   </si>
   <si>
     <t>“Institui o Código Municipal do Meio Ambiente, e dispõe sobre a Política Municipal do Meio Ambiente e Sistema Municipal do Meio Ambiente para o Município de Ribeirãozinho-MT e dá outras providências”.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/831/projeto_de_lei_no_003-2025_-_conselho_meio_ambiente.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/831/projeto_de_lei_no_003-2025_-_conselho_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação do Conselho Municipal de Meio Ambiente – CMMA do Município de Ribeirãozinho/MT, e dá outras providências”.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/713/projeto_de_lei_002-2025_remanejamento_transposicao.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/713/projeto_de_lei_002-2025_remanejamento_transposicao.pdf</t>
   </si>
   <si>
     <t>SUMULA – Autoriza o Remanejamento, a Transposição, a Realocação e a transferência de saldos Orçamentários na LOA – Lei Orçamentária Anual do Município de Ribeirãozinho, para o Exercício Financeiro de 2025 e dá outras providências</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/714/projeto_de_lei_001-2025_transporte_universitarios_bg.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/714/projeto_de_lei_001-2025_transporte_universitarios_bg.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a regulamentar o Transporte Escolar Universitário do Município de Ribeirãozinho/MT e dá outras providências.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/715/projeto_de_lei_003-2025_-_abertura_de_credito_especial_-_consorcio_cidesapa.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/715/projeto_de_lei_003-2025_-_abertura_de_credito_especial_-_consorcio_cidesapa.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR ANULAÇÃO DE DESPESAS, DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/716/projeto_de_lei_004-2025_-_exc_esc_paulo_freire.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/716/projeto_de_lei_004-2025_-_exc_esc_paulo_freire.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI Nº 693/2020, MODIFICANDO O NOME DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL JOSÉ BELMIRO SIMÕES PARA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL PAULO FREIRE E DESIGNANDO O NOME DA BIBLIOTECA DA REFERIDA ESCOLA EM HOMENAGEM A JOSÉ BELMIRO SIMÕES”.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/717/projeto_de_lei_005-2025_-_abertura_de_credito_especial_-_reforma_alexandre_leite.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/717/projeto_de_lei_005-2025_-_abertura_de_credito_especial_-_reforma_alexandre_leite.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO, DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/718/projeto_de_lei_006-2025_-_abertura_de_credito_especial_-_pavimentacao_asfaltica.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/718/projeto_de_lei_006-2025_-_abertura_de_credito_especial_-_pavimentacao_asfaltica.pdf</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/720/projeto_de_lei_007-2025_-_vi_750.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/720/projeto_de_lei_007-2025_-_vi_750.pdf</t>
   </si>
   <si>
     <t>Altera A Lei Nº 750, De 26 De Janeiro De 2022, Do Município De Ribeirãozinho, Para Incluir O Inciso V No Parágrafo Único Do Art. 1º, Estabelecendo Verba Indenizatória Para O Cargo De Subprefeito Ccm, E Acrescenta O Parágrafo Único Ao Art. 2º, Determinando A Correção Anual Das Verbas Indenizatórias Pelo Índice Nacional De Preços Ao Consumidor (Inpc).</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/721/projeto_de_lei_008-2025_-_subp_ccm.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/721/projeto_de_lei_008-2025_-_subp_ccm.pdf</t>
   </si>
   <si>
     <t>Cria O Cargo De Subprefeito No Distrito Colônia Couto Magalhães, No Município De Ribeirãozinho, Vinculado À Lei 844/2023, Com Designação Comissionada Junto Ao Gabinete Do Prefeito.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/726/projeto_de_lei_010-2025_-_uso_veiculos.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/726/projeto_de_lei_010-2025_-_uso_veiculos.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre O Uso E A Responsabilidade Dos Veículos Oficiais Do Município De Ribeirãozinho E Revoga A Lei Nº 58 De 1996.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/727/projeto_de_lei_009-2025_-_rpv.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/727/projeto_de_lei_009-2025_-_rpv.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o uso e a responsabilidade dos veículos oficiais do município de Ribeirãozinho e revoga a lei nº58 de 1996</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/734/projeto_de_lei_011-2025_-_abertura_de_credito_especial_-_programa_ser_familia.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/734/projeto_de_lei_011-2025_-_abertura_de_credito_especial_-_programa_ser_familia.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR SUPERAVIT FINANCEIRO, DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/739/projeto_de_lei_no_012-2025_para_adesao_ao_consorcio_interfederativo.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/739/projeto_de_lei_no_012-2025_para_adesao_ao_consorcio_interfederativo.pdf</t>
   </si>
   <si>
     <t>EMENTA:  Autoriza o município de Ribeirãozinho-MT a aderir ao consórcio interfederativo de compras públicas do Estado de Mato  Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/740/projeto_de_lei_no_013-2025_-_alteracao_lei_882-24.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/740/projeto_de_lei_no_013-2025_-_alteracao_lei_882-24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração das alíneas “c” e “d”, inciso I, do art. 5º, da Lei n° 882/24, do município de Ribeirãozinho para modificar a composição dos membros do CGFHIS, visando incluir a Secretaria Municipal de Saúde e Secretaria de Viação e Obras e a consequente exclusão da Secretaria de Transportes e Procuradoria Geral do Município</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/770/projeto_de_lei_no_014-2025_-_taxa_ambiental_-_assinado.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/770/projeto_de_lei_no_014-2025_-_taxa_ambiental_-_assinado.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre os procedimentos de lançamento e cobrança das taxas decorrentes da prestação de serviço público e/ou exercício regular do poder de polícia em matéria ambiental e dá outras providências”.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de uma nova identidade visual para o município de Ribeirãozinho-MT, visando a sua divulgação nas redes sociais, documentos e outras formas de comunicação visual, respeitando os elementos do Brasão e da Bandeira do município, conforme a Lei Municipal Nº 78 De 1997</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/780/projeto_de_lei_no_016-2025_-_refis_municipal.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/780/projeto_de_lei_no_016-2025_-_refis_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de Estímulo a Regularização Fiscal de Contribuintes do Município De Ribeirãozinho – REFIS Municipal, e dá outras providências</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/779/projeto_de_lei_no_017-2025_-_regularizacao_dos_imoveis_urbanos_ribeiraozinho.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/779/projeto_de_lei_no_017-2025_-_regularizacao_dos_imoveis_urbanos_ribeiraozinho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para Doação De Lotes De Interesse Social Urbanizados do Município De Ribeirãozinho, Estado De Mato Grosso, para fins de moradia, define os critérios pertinentes e dá outras providências</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/792/projeto_de_lei_no_018-2025_-_alteracoes_lei_850.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/792/projeto_de_lei_no_018-2025_-_alteracoes_lei_850.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei nº 850/2024 - Regime Jurídico Único dos Servidores Públicos Civis do município de Ribeirãozinho-MT, e a Lei Complementar nº 028/2007 - RPPS, e dá outras providências”.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/794/projeto_de_lei_19_-_professores.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/794/projeto_de_lei_19_-_professores.pdf</t>
   </si>
   <si>
     <t>Autoriza o Reajuste de 6,27% (seis inteiros e vinte e sete centésimos por cento) aos Profissionais do Magistério da Educação Básica Pública do Município de Ribeirãozinho, para o exercício de 2025</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/795/projeto_de_lei_20_-_rga_servidores_ativos.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/795/projeto_de_lei_20_-_rga_servidores_ativos.pdf</t>
   </si>
   <si>
     <t>Autoriza o reajuste de 8,63 (Oito inteiros e sessenta e três centésimos por cento) aos servidores do Poder Executivo Municipal para o Exercício de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/796/projeto_de_lei_021_rga_2025_inativos.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/796/projeto_de_lei_021_rga_2025_inativos.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O REAJUSTE DE 8,63% (OITO INTEIROS E SESSENTA E TRÊS CENTÉSIMOS POR CENTO), AOS APOSENTADOS E PENSIONISTAS, VINCULADOS AO FUNDO MUNICIPAL DE PREVIDÊNCIA SOCIAL - PREVI-RIBE, PARA O EXERCÍCIO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual - PPA para o quadrienio 2026-2029, e dá outras providências</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/806/projeto_de_lei_no_023-_projeto_de_lei_ldo_2026-anexos.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/806/projeto_de_lei_no_023-_projeto_de_lei_ldo_2026-anexos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para a Elaboração e execução da Lei do Orçamento para o exercicio 2026, e dá outras providências</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/807/projeto_de_lei_no_024-_projeto_de_lei_processo_seletivo.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/807/projeto_de_lei_no_024-_projeto_de_lei_processo_seletivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE PROCESSO SELETIVO SIMPLIFICADO VISANDO A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER ÀS NECESSIDADES TEMPORÁRIAS E DE EXCEPCIONAL INTERESSE PÚBLICО JUNTO A SECRETARIA MUNICIPAL DE EDUCAÇÃO, Е DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/808/projeto_de_lei_no_025-2025_-_fme.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/808/projeto_de_lei_no_025-2025_-_fme.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação do Fundo Municipal de Educação de Ribeirãozinho/MT – FME e dá outras providências”.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/809/projeto_de_lei_no_026_-_emenda_jayme_campos_-_prancha.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/809/projeto_de_lei_no_026_-_emenda_jayme_campos_-_prancha.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de abertura de Crédito Adicional Especial, e inclusão de metas, ações, programas e projeto/atividade no PPA 2022/2025, e LDO/2025, e dá outras providências.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/810/projeto_de_lei_no_027_-_emenda_diego_guimaraes.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/810/projeto_de_lei_no_027_-_emenda_diego_guimaraes.pdf</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/818/projeto_de_lei_no_028-2025_-_regionalizacao.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/818/projeto_de_lei_no_028-2025_-_regionalizacao.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Tratamento Favorecido, Diferenciado E Simplificado para as Microempresas (ME) e Empresas De Pequeno Porte (EPP) nas Contratações Públicas de Bens, Serviços e Obras no âmbito da Administração Pública Municipal de Ribeirãozinho-Estado de Mato Grosso e dá outras providências”.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/819/projeto_de_lei_30_credito_adicional_excesso.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/819/projeto_de_lei_30_credito_adicional_excesso.pdf</t>
   </si>
   <si>
     <t>“Autoriza abertura de crédito adicional suplementar por Excesso de Arrecadação verificado no exercício financeiro de 2025 e dá outras providências”.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/820/projeto_de_lei_no_029_-_credito_superavit_-_2024.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/820/projeto_de_lei_no_029_-_credito_superavit_-_2024.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR SUPERAVIT FINANCEIRO, NA ESTRUTURA DA LEI N.º 885/2024 - LEI ORÇAMENTARIA ANUAL DO MUNICIPIO DE RIBEIRÃOZINHO PARA O EXERCICIO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/821/projeto_de_lei_no_031_-_violencia_contra_mulher.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/821/projeto_de_lei_no_031_-_violencia_contra_mulher.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR ANULAÇÃO DE DESPESAS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/822/projeto_de_lei_no_032_-_cultura_e_agricultura_familiar.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/822/projeto_de_lei_no_032_-_cultura_e_agricultura_familiar.pdf</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/824/projeto_de_lei_no_033-2025_-_cosip_ou_cip.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/824/projeto_de_lei_no_033-2025_-_cosip_ou_cip.pdf</t>
   </si>
   <si>
     <t>“Institui a Contribuição para o Custeio do Serviço de Iluminação Pública – COSIP, de que trata o Art. 149-A da Constituição Federal, no Município De Ribeirãozinho-MT”.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/825/projeto_de_lei_no_034-2025_-_calcada_para_todos.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/825/projeto_de_lei_no_034-2025_-_calcada_para_todos.pdf</t>
   </si>
   <si>
     <t>“Institui o Programa “Calçada Cidadã” para a Execução de Passeios Públicos/Calçadas, melhorias e dá outras providências”.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/826/projeto_de_lei_no_035-2025_-_fuma_rbz.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/826/projeto_de_lei_no_035-2025_-_fuma_rbz.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Fundo Municipal de Meio Ambiente do Município de Ribeirãozinho-MT, e dá nova redação”.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Ribeirãozinho, Estado de Mato Grosso para o exercício de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/840/pl_37-2025_refis_multirao_fiscal.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/840/pl_37-2025_refis_multirao_fiscal.pdf</t>
   </si>
   <si>
     <t>Dispôe sobre a transação e o parcelamento de débitos tributarios e não tributarios no âmbito do multirão fiscal de 2025, no Municipio de Ribeirãozinho-MT, e dá outras providencias</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/855/projeto_de_lei_no_038-2025_-_casa_digna.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/855/projeto_de_lei_no_038-2025_-_casa_digna.pdf</t>
   </si>
   <si>
     <t>“Institui o Projeto Habitacional Casa Digna, destinado à Construção, Reforma E Recuperação de Moradias Populares a Famílias e Indivíduos de Baixa Renda e em Situação de Vulnerabilidade Social, e dá outras providências”.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/856/projeto_de_lei_no_039-2025_-_cmdrs.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/856/projeto_de_lei_no_039-2025_-_cmdrs.pdf</t>
   </si>
   <si>
     <t>“Cria o Conselho Municipal de Desenvolvimento Rural Sustentável (CMDRS), e dá outras providências”.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>Estabelece e autoriza a margem consignável para desconto das consignações facultativas na folha de pagamento dos servidores públicos efetivos, comissionados e agentes políticos da Câmara Municipal de Ribeirãozinho-MT</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/728/projeto_de_lei_02-2025_revisao_geral_anual_servidores_camara_-_mesa_diretora.docx_-_projeto_de_resolucao_02-2025_revisao_geral_anual_servidores_camara_-_mesa_diretora.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/728/projeto_de_lei_02-2025_revisao_geral_anual_servidores_camara_-_mesa_diretora.docx_-_projeto_de_resolucao_02-2025_revisao_geral_anual_servidores_camara_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização da revisão geral anual dos servidores do poder legislativo conforme inciso X, do artigo 37, da CF, e §1º do art.59, da lei nº 580/2016, e dá outras providências.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/816/projeto_de_resolucao_no_03-2025_-__regulamenta_o_teletrabalho_no_ambito_do_poder_legislativo.docx</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/816/projeto_de_resolucao_no_03-2025_-__regulamenta_o_teletrabalho_no_ambito_do_poder_legislativo.docx</t>
   </si>
   <si>
     <t>Regulamenta o Teletrabalho no âmbito do Poder Legislativo de Ribeirãozinho-MT, e dá outras providências</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/852/projeto_resolucao_-_04-2025_-_titulo_cidadao_-.docx.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/852/projeto_resolucao_-_04-2025_-_titulo_cidadao_-.docx.pdf</t>
   </si>
   <si>
     <t>Dispôe sobre a concessão de titulo de cidadã ribeiraozense à Sra. Juthsney de Oliveira Cãmara e dá outras providências</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/730/requerimento_n_01-2025.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/730/requerimento_n_01-2025.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o concurso público municipal, suspenso pelo decreto 004/2025</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/738/requerimento_n_02-2025.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/738/requerimento_n_02-2025.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a lista de servidores contratados atualmente pela prefeitura municipal por secretaria</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/741/oficio_p_camara_-_timbrado.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/741/oficio_p_camara_-_timbrado.pdf</t>
   </si>
   <si>
     <t>Informação sobre o modelo do papel timbrado oficial do município</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/754/requerimento_n_03-2025_-.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/754/requerimento_n_03-2025_-.pdf</t>
   </si>
   <si>
     <t>Requer informações detalhadas sobre os valores das diárias transitórias e completas, tanto para deslocamentos dentro do estado quanto para fora dele</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/782/requerimentos_05_do_ano_de_202520250430103214.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/782/requerimentos_05_do_ano_de_202520250430103214.pdf</t>
   </si>
   <si>
     <t>Requer informação ao Poder Executivo</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>Requer informações sobre o oficio contab 35/2025</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/788/oficio_financas_18_para_camara.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/788/oficio_financas_18_para_camara.pdf</t>
   </si>
   <si>
     <t>Solicitação de indicação de representante para compor a Comissão Técnica de Doação dos Lotes Urbanos (LEI Nº 901-2025)</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emeda a Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/777/projeto_de_emenda_a_lei_organica_no_01-2025.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/777/projeto_de_emenda_a_lei_organica_no_01-2025.pdf</t>
   </si>
   <si>
     <t>Acrescenta os $$11,12,13,14 e incisos I e II e $ 15 ao artigo 71 da lei orgânica do município de Ribeirãozinho-MT.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>PLOC</t>
   </si>
   <si>
     <t>Projeto de Lei Iniciativa Poder Legislativo</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização da Revisão Geral Anual dos servidores do Poder Legislativo, conforme inciso X do art. 37 da CF,e §1º do Art. 59 da Lei 580/2016, e dá outras providências</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/791/projeto_de_lei_03-2025_altera_lei_753_que_dispoe_sobre_valores_da_vi_-_revisado.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/791/projeto_de_lei_03-2025_altera_lei_753_que_dispoe_sobre_valores_da_vi_-_revisado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição e regulamentação da verba de natureza indenizatória para os Vereadores da Câmara Municipal de Ribeirãozinho - MT e dá outras providências.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/849/projeto_de_lei_camara_nos_onibus.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/849/projeto_de_lei_camara_nos_onibus.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a instalar câmeras de monitoramento nos veículos utilizados no transporte escolar público municipal, e dá outras providências</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/854/projeto_de_lei_no_07-2025_-__junho_vermelho_-_doacao_de_sangue.docx</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/854/projeto_de_lei_no_07-2025_-__junho_vermelho_-_doacao_de_sangue.docx</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de incentivo à doação de Sangue a todos os cidadãos Ribeirãozense e região, Cria o evento “Mês Junho Vermelho”, dedicado à realização de campanhas de incentivo para a doação de sangue, e dá outras providências</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/860/projeto_de_resolucao_-08_reajuste_remuneracao_servidores_comissionados.pdf</t>
+    <t>http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/860/projeto_de_resolucao_-08_reajuste_remuneracao_servidores_comissionados.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste da remuneração dos cargos de provimento em comissão de Assessor Jurídico e Auxiliar de Administração Parlamentar da Câmara Municipal de Ribeirãozinho-MT.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>Ofic</t>
   </si>
   <si>
     <t>Oficio</t>
   </si>
   <si>
     <t>Convocação para prestação de esclarecimentos ao Poder Legislativo</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1945,68 +1945,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/722/indicacao_n_01-2025_-_ver._corivaldo_amaro.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/723/indicacao_n_02-2025_-_ver._corivaldo_amaro.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/724/indicacao_n_03-2025_-_ver._corivaldo_amaro.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/725/indicacao_n_04-2025_-_ver._corivaldo_amaro.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/731/indicacao_n_06-2025_-_ver._corivaldo_amar.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/732/indicacao_n_07-2025_-_ver._yccaro_moura.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/733/indicacao_n_08-2025_-_ver._yccaro_moura_e_gilberto.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/735/indicacao_n_09-2025_-_ver._yccaro_moura_e_gilberto.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/736/indicacao_n_10-2025_-_ver._yccaro_moura_e_gilberto.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/737/indicacao_n_11-2025_-_ver._yccaro_moura_e_gilberto.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/743/indicacao_n_015_-2025_ver._corivaldo_amaro_e_adauto_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/744/indicacao_n_016_-2025_ver._corivaldo_e_adauto.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/745/indicacao_n_017_-2025_ver._corivaldo_e_adauto.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/746/indicacao_n_018_-2025_ver._yccaro_e_gilberto.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/747/indicacao_n_019_-2025_ver._uidman_carrijo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/748/indicacao_n_020_-2025_ver._uidman_carrijo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/749/indicacao_n_021_-2025_ver._corivaldo_e_adauto.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/750/indicacao_n_022-2025_ver._corivaldo_amaro_e_adauto_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/751/indicacao_n_23-2025_-_ver._yccaro_moura_e_gilberto.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/752/indicacao_n_24-2025_-_ver._yccaro_moura_e_gilberto.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/753/indicacao_n_25-2025_-_ver._yccaro_moura_e_gilberto.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/755/ficha_de_votacao_indicacao_12-_gilberto_davi_e_yccaro_moura.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/759/indicacao_n_028-2025_ver._uidman_carrijo.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/760/indicacao_n_029-2025_ver._uidman_carrijo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/761/indicacao_n_27_-2025_ver._gilberto_davi_e_yccaro_moura.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/763/indicacao_n_30-2025_-_vereadoras_amandaneide_e_kenia.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/766/indicacao_n_32-2025_ver._uidman_carrijo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/767/indicacao_n_33-2025_ver._uidman_carrijo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/768/indicacao_n_34_-2025_ver._corivaldo_amaro.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/769/indicacao_n_35_-2025_ver._gilberto_davi_e_yccaro_moura.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/771/indicacao_n_36_-2025_ver._gilberto_davi_e_yccaro_moura.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/772/indicacao_n_37_-2025_ver._gilberto_davi_e_yccaro_moura.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/773/indicacao_n_38-2025_-_vereadora_kenia_simoes.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/774/indicacao_n_39-2025_-_ver._uidman.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/775/indicacao_n_40-2025_ver._uidman_carrijo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/778/indicacao_n_41-2025_-_vereadora_amanda_bento_rga.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/781/indicacao_n_42-2025_-_ver._uidman.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/784/indicacao_n_43_-2025_ver._corivaldo_amaro.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/785/indicacao_n_44_-2025_ver._corivaldo_amaro.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/786/indicacao_n_45-2025_-_vereadora_amanda_bento.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/787/indicacao_n_46-2025_-_vereadora_amanda_bento.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/789/indicacao_n_47-2025_-_vereadora_amanda_bento.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/793/ind._48-2025_esc20250610162612.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/798/indicacao_49-2025_yccaro_moura_e_gilberto_davi.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/799/indicacao_50-2025_-_yccaro_moreira_moura.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/800/indicacao_51-2025_-_yccaro_moreira_moura.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/801/indicacao_n_52-2025_ver._uidman_carrijo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/813/indicacao_n_53-2025_ver._uidman_carrijo_correto.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/814/indicacao_n_54-2025_ver._gilberto_davi_e_yccaro_moura.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/815/indicacao_55-2025_kenia_soares_simoes_-_indica_melhoria_diaria_saude.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/817/indic_esc_56_202520250910140927.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/828/indicacao_57-2025_uidman25092025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/829/indicacao_n_58-2025_-_vereadora_amanda_bento.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/834/indicacao_n_60-2025_ver._uidman_carrijo_correto.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/835/indicacao_n_61-2025_ver._uidman_carrijo_e_corivaldo_correta.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/836/indicacao_n_62-2025_ver._yccaro_e_corivaldo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/837/indicacao_n_63-2025_ver._uidman_carrijo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/841/indicacao_n_64-2025_-_ver._uidman.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/842/indicacao_n_65_-2025_ver._corivaldo_amaro.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/843/indicacao_n_66_-2025_ver._corivaldo_amaro.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/844/indicacao_n_67_-2025_ver._corivaldo_amaro.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/845/indicacao_n_68-2025_ver._gilberto_davi_e_yccaro_moura.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/846/indicacao_n_69-2025_ver._gilberto_davi_e_yccaro_moura.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/850/indicacao_70-2025_kenia_soares_simoes.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/851/indicacao_n_71-2025_ver._adauto_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/853/indicacao_n_72-2025_-_ver._uidman.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/857/indicacao_n_73-2025_ver._yccaro_e_gilberto.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/858/indicacao_n_74-2025_-_ver._yccaro_moura.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/859/indicacao_n_75-2025_ver._uidman_carrijo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/764/mocao_de_aplausos_01-2025-_pastor_kesller_gomes.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/811/mocao_de_apoio_01-202520250812091716.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/823/mocao_de_no_04-2025_nelio_carrijo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/838/mocao_de_no_05-2025_marcio_camara.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/839/mocao_de_no_06-2025_joao_delfino.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/847/mocao_de_no_08-2025_marleninha_cor.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/848/mocao_de_n_09-2025_aplausos_leiturinha_vai.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/827/plc_estrutua_adm_rbz.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/830/projeto_de_lei_no_002-2025_-_cod._ambiental_rbz.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/831/projeto_de_lei_no_003-2025_-_conselho_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/713/projeto_de_lei_002-2025_remanejamento_transposicao.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/714/projeto_de_lei_001-2025_transporte_universitarios_bg.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/715/projeto_de_lei_003-2025_-_abertura_de_credito_especial_-_consorcio_cidesapa.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/716/projeto_de_lei_004-2025_-_exc_esc_paulo_freire.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/717/projeto_de_lei_005-2025_-_abertura_de_credito_especial_-_reforma_alexandre_leite.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/718/projeto_de_lei_006-2025_-_abertura_de_credito_especial_-_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/720/projeto_de_lei_007-2025_-_vi_750.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/721/projeto_de_lei_008-2025_-_subp_ccm.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/726/projeto_de_lei_010-2025_-_uso_veiculos.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/727/projeto_de_lei_009-2025_-_rpv.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/734/projeto_de_lei_011-2025_-_abertura_de_credito_especial_-_programa_ser_familia.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/739/projeto_de_lei_no_012-2025_para_adesao_ao_consorcio_interfederativo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/740/projeto_de_lei_no_013-2025_-_alteracao_lei_882-24.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/770/projeto_de_lei_no_014-2025_-_taxa_ambiental_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/780/projeto_de_lei_no_016-2025_-_refis_municipal.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/779/projeto_de_lei_no_017-2025_-_regularizacao_dos_imoveis_urbanos_ribeiraozinho.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/792/projeto_de_lei_no_018-2025_-_alteracoes_lei_850.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/794/projeto_de_lei_19_-_professores.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/795/projeto_de_lei_20_-_rga_servidores_ativos.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/796/projeto_de_lei_021_rga_2025_inativos.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/806/projeto_de_lei_no_023-_projeto_de_lei_ldo_2026-anexos.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/807/projeto_de_lei_no_024-_projeto_de_lei_processo_seletivo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/808/projeto_de_lei_no_025-2025_-_fme.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/809/projeto_de_lei_no_026_-_emenda_jayme_campos_-_prancha.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/810/projeto_de_lei_no_027_-_emenda_diego_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/818/projeto_de_lei_no_028-2025_-_regionalizacao.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/819/projeto_de_lei_30_credito_adicional_excesso.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/820/projeto_de_lei_no_029_-_credito_superavit_-_2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/821/projeto_de_lei_no_031_-_violencia_contra_mulher.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/822/projeto_de_lei_no_032_-_cultura_e_agricultura_familiar.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/824/projeto_de_lei_no_033-2025_-_cosip_ou_cip.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/825/projeto_de_lei_no_034-2025_-_calcada_para_todos.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/826/projeto_de_lei_no_035-2025_-_fuma_rbz.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/840/pl_37-2025_refis_multirao_fiscal.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/855/projeto_de_lei_no_038-2025_-_casa_digna.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/856/projeto_de_lei_no_039-2025_-_cmdrs.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/728/projeto_de_lei_02-2025_revisao_geral_anual_servidores_camara_-_mesa_diretora.docx_-_projeto_de_resolucao_02-2025_revisao_geral_anual_servidores_camara_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/816/projeto_de_resolucao_no_03-2025_-__regulamenta_o_teletrabalho_no_ambito_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/852/projeto_resolucao_-_04-2025_-_titulo_cidadao_-.docx.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/730/requerimento_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/738/requerimento_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/741/oficio_p_camara_-_timbrado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/754/requerimento_n_03-2025_-.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/782/requerimentos_05_do_ano_de_202520250430103214.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/788/oficio_financas_18_para_camara.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/777/projeto_de_emenda_a_lei_organica_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/791/projeto_de_lei_03-2025_altera_lei_753_que_dispoe_sobre_valores_da_vi_-_revisado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/849/projeto_de_lei_camara_nos_onibus.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/854/projeto_de_lei_no_07-2025_-__junho_vermelho_-_doacao_de_sangue.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/860/projeto_de_resolucao_-08_reajuste_remuneracao_servidores_comissionados.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/722/indicacao_n_01-2025_-_ver._corivaldo_amaro.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/723/indicacao_n_02-2025_-_ver._corivaldo_amaro.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/724/indicacao_n_03-2025_-_ver._corivaldo_amaro.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/725/indicacao_n_04-2025_-_ver._corivaldo_amaro.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/731/indicacao_n_06-2025_-_ver._corivaldo_amar.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/732/indicacao_n_07-2025_-_ver._yccaro_moura.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/733/indicacao_n_08-2025_-_ver._yccaro_moura_e_gilberto.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/735/indicacao_n_09-2025_-_ver._yccaro_moura_e_gilberto.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/736/indicacao_n_10-2025_-_ver._yccaro_moura_e_gilberto.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/737/indicacao_n_11-2025_-_ver._yccaro_moura_e_gilberto.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/743/indicacao_n_015_-2025_ver._corivaldo_amaro_e_adauto_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/744/indicacao_n_016_-2025_ver._corivaldo_e_adauto.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/745/indicacao_n_017_-2025_ver._corivaldo_e_adauto.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/746/indicacao_n_018_-2025_ver._yccaro_e_gilberto.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/747/indicacao_n_019_-2025_ver._uidman_carrijo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/748/indicacao_n_020_-2025_ver._uidman_carrijo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/749/indicacao_n_021_-2025_ver._corivaldo_e_adauto.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/750/indicacao_n_022-2025_ver._corivaldo_amaro_e_adauto_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/751/indicacao_n_23-2025_-_ver._yccaro_moura_e_gilberto.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/752/indicacao_n_24-2025_-_ver._yccaro_moura_e_gilberto.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/753/indicacao_n_25-2025_-_ver._yccaro_moura_e_gilberto.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/755/ficha_de_votacao_indicacao_12-_gilberto_davi_e_yccaro_moura.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/759/indicacao_n_028-2025_ver._uidman_carrijo.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/760/indicacao_n_029-2025_ver._uidman_carrijo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/761/indicacao_n_27_-2025_ver._gilberto_davi_e_yccaro_moura.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/763/indicacao_n_30-2025_-_vereadoras_amandaneide_e_kenia.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/766/indicacao_n_32-2025_ver._uidman_carrijo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/767/indicacao_n_33-2025_ver._uidman_carrijo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/768/indicacao_n_34_-2025_ver._corivaldo_amaro.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/769/indicacao_n_35_-2025_ver._gilberto_davi_e_yccaro_moura.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/771/indicacao_n_36_-2025_ver._gilberto_davi_e_yccaro_moura.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/772/indicacao_n_37_-2025_ver._gilberto_davi_e_yccaro_moura.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/773/indicacao_n_38-2025_-_vereadora_kenia_simoes.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/774/indicacao_n_39-2025_-_ver._uidman.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/775/indicacao_n_40-2025_ver._uidman_carrijo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/778/indicacao_n_41-2025_-_vereadora_amanda_bento_rga.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/781/indicacao_n_42-2025_-_ver._uidman.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/784/indicacao_n_43_-2025_ver._corivaldo_amaro.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/785/indicacao_n_44_-2025_ver._corivaldo_amaro.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/786/indicacao_n_45-2025_-_vereadora_amanda_bento.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/787/indicacao_n_46-2025_-_vereadora_amanda_bento.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/789/indicacao_n_47-2025_-_vereadora_amanda_bento.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/793/ind._48-2025_esc20250610162612.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/798/indicacao_49-2025_yccaro_moura_e_gilberto_davi.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/799/indicacao_50-2025_-_yccaro_moreira_moura.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/800/indicacao_51-2025_-_yccaro_moreira_moura.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/801/indicacao_n_52-2025_ver._uidman_carrijo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/813/indicacao_n_53-2025_ver._uidman_carrijo_correto.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/814/indicacao_n_54-2025_ver._gilberto_davi_e_yccaro_moura.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/815/indicacao_55-2025_kenia_soares_simoes_-_indica_melhoria_diaria_saude.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/817/indic_esc_56_202520250910140927.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/828/indicacao_57-2025_uidman25092025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/829/indicacao_n_58-2025_-_vereadora_amanda_bento.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/834/indicacao_n_60-2025_ver._uidman_carrijo_correto.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/835/indicacao_n_61-2025_ver._uidman_carrijo_e_corivaldo_correta.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/836/indicacao_n_62-2025_ver._yccaro_e_corivaldo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/837/indicacao_n_63-2025_ver._uidman_carrijo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/841/indicacao_n_64-2025_-_ver._uidman.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/842/indicacao_n_65_-2025_ver._corivaldo_amaro.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/843/indicacao_n_66_-2025_ver._corivaldo_amaro.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/844/indicacao_n_67_-2025_ver._corivaldo_amaro.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/845/indicacao_n_68-2025_ver._gilberto_davi_e_yccaro_moura.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/846/indicacao_n_69-2025_ver._gilberto_davi_e_yccaro_moura.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/850/indicacao_70-2025_kenia_soares_simoes.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/851/indicacao_n_71-2025_ver._adauto_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/853/indicacao_n_72-2025_-_ver._uidman.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/857/indicacao_n_73-2025_ver._yccaro_e_gilberto.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/858/indicacao_n_74-2025_-_ver._yccaro_moura.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/859/indicacao_n_75-2025_ver._uidman_carrijo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/764/mocao_de_aplausos_01-2025-_pastor_kesller_gomes.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/811/mocao_de_apoio_01-202520250812091716.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/823/mocao_de_no_04-2025_nelio_carrijo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/838/mocao_de_no_05-2025_marcio_camara.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/839/mocao_de_no_06-2025_joao_delfino.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/847/mocao_de_no_08-2025_marleninha_cor.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/848/mocao_de_n_09-2025_aplausos_leiturinha_vai.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/827/plc_estrutua_adm_rbz.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/830/projeto_de_lei_no_002-2025_-_cod._ambiental_rbz.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/831/projeto_de_lei_no_003-2025_-_conselho_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/713/projeto_de_lei_002-2025_remanejamento_transposicao.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/714/projeto_de_lei_001-2025_transporte_universitarios_bg.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/715/projeto_de_lei_003-2025_-_abertura_de_credito_especial_-_consorcio_cidesapa.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/716/projeto_de_lei_004-2025_-_exc_esc_paulo_freire.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/717/projeto_de_lei_005-2025_-_abertura_de_credito_especial_-_reforma_alexandre_leite.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/718/projeto_de_lei_006-2025_-_abertura_de_credito_especial_-_pavimentacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/720/projeto_de_lei_007-2025_-_vi_750.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/721/projeto_de_lei_008-2025_-_subp_ccm.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/726/projeto_de_lei_010-2025_-_uso_veiculos.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/727/projeto_de_lei_009-2025_-_rpv.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/734/projeto_de_lei_011-2025_-_abertura_de_credito_especial_-_programa_ser_familia.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/739/projeto_de_lei_no_012-2025_para_adesao_ao_consorcio_interfederativo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/740/projeto_de_lei_no_013-2025_-_alteracao_lei_882-24.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/770/projeto_de_lei_no_014-2025_-_taxa_ambiental_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/780/projeto_de_lei_no_016-2025_-_refis_municipal.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/779/projeto_de_lei_no_017-2025_-_regularizacao_dos_imoveis_urbanos_ribeiraozinho.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/792/projeto_de_lei_no_018-2025_-_alteracoes_lei_850.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/794/projeto_de_lei_19_-_professores.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/795/projeto_de_lei_20_-_rga_servidores_ativos.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/796/projeto_de_lei_021_rga_2025_inativos.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/806/projeto_de_lei_no_023-_projeto_de_lei_ldo_2026-anexos.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/807/projeto_de_lei_no_024-_projeto_de_lei_processo_seletivo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/808/projeto_de_lei_no_025-2025_-_fme.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/809/projeto_de_lei_no_026_-_emenda_jayme_campos_-_prancha.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/810/projeto_de_lei_no_027_-_emenda_diego_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/818/projeto_de_lei_no_028-2025_-_regionalizacao.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/819/projeto_de_lei_30_credito_adicional_excesso.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/820/projeto_de_lei_no_029_-_credito_superavit_-_2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/821/projeto_de_lei_no_031_-_violencia_contra_mulher.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/822/projeto_de_lei_no_032_-_cultura_e_agricultura_familiar.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/824/projeto_de_lei_no_033-2025_-_cosip_ou_cip.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/825/projeto_de_lei_no_034-2025_-_calcada_para_todos.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/826/projeto_de_lei_no_035-2025_-_fuma_rbz.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/840/pl_37-2025_refis_multirao_fiscal.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/855/projeto_de_lei_no_038-2025_-_casa_digna.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/856/projeto_de_lei_no_039-2025_-_cmdrs.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/728/projeto_de_lei_02-2025_revisao_geral_anual_servidores_camara_-_mesa_diretora.docx_-_projeto_de_resolucao_02-2025_revisao_geral_anual_servidores_camara_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/816/projeto_de_resolucao_no_03-2025_-__regulamenta_o_teletrabalho_no_ambito_do_poder_legislativo.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/852/projeto_resolucao_-_04-2025_-_titulo_cidadao_-.docx.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/730/requerimento_n_01-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/738/requerimento_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/741/oficio_p_camara_-_timbrado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/754/requerimento_n_03-2025_-.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/782/requerimentos_05_do_ano_de_202520250430103214.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/788/oficio_financas_18_para_camara.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/777/projeto_de_emenda_a_lei_organica_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/791/projeto_de_lei_03-2025_altera_lei_753_que_dispoe_sobre_valores_da_vi_-_revisado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/849/projeto_de_lei_camara_nos_onibus.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/854/projeto_de_lei_no_07-2025_-__junho_vermelho_-_doacao_de_sangue.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/sapl/public/materialegislativa/2025/860/projeto_de_resolucao_-08_reajuste_remuneracao_servidores_comissionados.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribeiraozinho.mt.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H144"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="238.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="237.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>